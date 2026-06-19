--- v0 (2025-10-09)
+++ v1 (2026-06-19)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="222B5076" w14:textId="77777777" w:rsidR="00716FC6" w:rsidRPr="002A1782" w:rsidRDefault="00716FC6" w:rsidP="00716FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk41336058"/>
     </w:p>
     <w:p w14:paraId="72BA9302" w14:textId="42EB9707" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="008048B2" w:rsidP="00B0684F">
       <w:pPr>
         <w:spacing w:after="248"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
@@ -289,51 +289,51 @@
       </w:r>
       <w:r w:rsidR="00111B86" w:rsidRPr="00431A6B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BD671D" w14:textId="77777777" w:rsidR="003908F9" w:rsidRPr="00431A6B" w:rsidRDefault="003908F9" w:rsidP="00111B86">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="65A38752" w14:textId="77777777" w:rsidTr="00D40371">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
@@ -849,410 +849,316 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7913AC19" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="002A1782" w:rsidRDefault="00BD7E4F" w:rsidP="00D80B37">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5468AE8C" w14:textId="41F74DBF" w:rsidR="00BD7E4F" w:rsidRDefault="00F06DB3" w:rsidP="00D80B37">
+          <w:p w14:paraId="476E7CF1" w14:textId="77777777" w:rsidR="00F06DB3" w:rsidRPr="00F06DB3" w:rsidRDefault="00F06DB3" w:rsidP="00D80B37">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-          <w:p w14:paraId="476E7CF1" w14:textId="77777777" w:rsidR="00F06DB3" w:rsidRPr="00F06DB3" w:rsidRDefault="00F06DB3" w:rsidP="00D80B37">
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EFD1903" w14:textId="77777777" w:rsidR="00DF4CDB" w:rsidRPr="002A1782" w:rsidRDefault="00BC6F66" w:rsidP="00DF4CDB">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EFD1903" w14:textId="77777777" w:rsidR="00DF4CDB" w:rsidRPr="002A1782" w:rsidRDefault="00BC6F66" w:rsidP="00DF4CDB">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1782">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4CDB" w:rsidRPr="002A1782">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB56500" w14:textId="364307EF" w:rsidR="00684561" w:rsidRPr="00F64FFC" w:rsidRDefault="00F06DB3" w:rsidP="00684561">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:i/>
-[...16 lines deleted...]
-            <w:r w:rsidR="00DF4CDB" w:rsidRPr="002A1782">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06DB3">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:i/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5EB56500" w14:textId="364307EF" w:rsidR="00684561" w:rsidRPr="00F64FFC" w:rsidRDefault="00F06DB3" w:rsidP="00684561">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Between 3 and 5 keywords, separated by commas</w:t>
+            </w:r>
+            <w:r w:rsidR="00684561" w:rsidRPr="00F06DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lowercase</w:t>
+            </w:r>
+            <w:r w:rsidR="00684561" w:rsidRPr="00F06DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00684561" w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Font </w:t>
+            </w:r>
+            <w:r w:rsidR="00D40371" w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Georgia</w:t>
+            </w:r>
+            <w:r w:rsidR="00684561" w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D40371" w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00684561" w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF093D4" w14:textId="61FA3298" w:rsidR="00684561" w:rsidRPr="00F64FFC" w:rsidRDefault="00F64FFC" w:rsidP="00684561">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F06DB3">
+            <w:r w:rsidRPr="00F64FFC">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Between 3 and 5 keywords, separated by commas</w:t>
-[...66 lines deleted...]
-          <w:p w14:paraId="6FF093D4" w14:textId="61FA3298" w:rsidR="00684561" w:rsidRPr="00F64FFC" w:rsidRDefault="00F64FFC" w:rsidP="00684561">
+              <w:t>Right-justified</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B641C41" w14:textId="020E14CC" w:rsidR="00DF4CDB" w:rsidRPr="00F64FFC" w:rsidRDefault="00F64FFC" w:rsidP="00DF4CDB">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F64FFC">
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7B641C41" w14:textId="020E14CC" w:rsidR="00DF4CDB" w:rsidRPr="00F64FFC" w:rsidRDefault="00F64FFC" w:rsidP="00DF4CDB">
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>In Eng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lish</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7672E" w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9CEDB6" w14:textId="77777777" w:rsidR="00D20FB2" w:rsidRPr="00F64FFC" w:rsidRDefault="00D20FB2" w:rsidP="00D20FB2">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:i/>
-[...29 lines deleted...]
-          <w:p w14:paraId="4A9CEDB6" w14:textId="77777777" w:rsidR="00D20FB2" w:rsidRPr="00F64FFC" w:rsidRDefault="00D20FB2" w:rsidP="00D20FB2">
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="015841F4" w14:textId="77777777" w:rsidR="007F4E9A" w:rsidRPr="00F64FFC" w:rsidRDefault="007F4E9A" w:rsidP="00DF4CDB">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-          <w:p w14:paraId="015841F4" w14:textId="77777777" w:rsidR="007F4E9A" w:rsidRPr="00F64FFC" w:rsidRDefault="007F4E9A" w:rsidP="00DF4CDB">
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14D6AAF6" w14:textId="77777777" w:rsidR="00F64FFC" w:rsidRPr="00F64FFC" w:rsidRDefault="00F64FFC" w:rsidP="00F64FFC">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="14D6AAF6" w14:textId="77777777" w:rsidR="00F64FFC" w:rsidRPr="00F64FFC" w:rsidRDefault="00F64FFC" w:rsidP="00F64FFC">
+            <w:r w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F64FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6683922E" w14:textId="5E3379F4" w:rsidR="00684561" w:rsidRPr="00F64FFC" w:rsidRDefault="00F86970" w:rsidP="00F64FFC">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F64FFC">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F64FFC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:i/>
-[...96 lines deleted...]
-              <w:t>Portuguese</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Portuguese Translation of the Keywords</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="608BE6BF" w14:textId="77777777" w:rsidR="00DE1192" w:rsidRPr="002A1782" w:rsidRDefault="00DE1192" w:rsidP="00DF4CDB">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="722006C6" w14:textId="77777777" w:rsidR="00684561" w:rsidRPr="002A1782" w:rsidRDefault="00684561" w:rsidP="00DF4CDB">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
@@ -1269,164 +1175,137 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1782">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="6D785BFB" w14:textId="77777777" w:rsidTr="00D40371">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F76CE85" w14:textId="02D5C86B" w:rsidR="0054190D" w:rsidRPr="002A1782" w:rsidRDefault="00F64FFC" w:rsidP="00D80B37">
+          <w:p w14:paraId="2F76CE85" w14:textId="3A2CF3AA" w:rsidR="0054190D" w:rsidRPr="002A1782" w:rsidRDefault="00F64FFC" w:rsidP="00D80B37">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>RESUME</w:t>
+              <w:t>RESUM</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86970">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDD7ED5" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="002A1782" w:rsidRDefault="00BD7E4F" w:rsidP="00111B86">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7B57AC42" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="002A1782" w:rsidRDefault="00BD7E4F" w:rsidP="00111B86">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052044B" w:rsidRPr="00497A81" w14:paraId="5D414C66" w14:textId="77777777" w:rsidTr="00D40371">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A46755" w14:textId="77777777" w:rsidR="00497A81" w:rsidRPr="00431A6B" w:rsidRDefault="00497A81" w:rsidP="00497A81">
+          <w:p w14:paraId="3147BD10" w14:textId="3FB56558" w:rsidR="0054190D" w:rsidRPr="00497A81" w:rsidRDefault="00F86970" w:rsidP="00497A81">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00497A81">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Text containing objective, methodological procedures, development/results final considerations/conclusions of the work with a minimum of 150 and a maximum of 250 words in English.</w:t>
-[...33 lines deleted...]
-              <w:t>Articles outside the format contained in the official Diversitas Journal template will not be accepted.</w:t>
+              <w:t>Portuguese Translation of the Abstract.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="282CCAE8" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="00497A81" w:rsidRDefault="00BD7E4F" w:rsidP="00111B86">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5970F3AE" w14:textId="77777777" w:rsidR="00BD7E4F" w:rsidRPr="00497A81" w:rsidRDefault="00BD7E4F" w:rsidP="00111B86">
@@ -1512,51 +1391,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D08653C" w14:textId="77777777" w:rsidR="00994DBC" w:rsidRDefault="00994DBC" w:rsidP="00FE2A39">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F8F3F1B" w14:textId="6FC9A0FA" w:rsidR="0090353F" w:rsidRDefault="0090353F" w:rsidP="00FE2A39">
+    <w:p w14:paraId="12EEFC6E" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8F3F1B" w14:textId="77DA7608" w:rsidR="0090353F" w:rsidRDefault="0090353F" w:rsidP="00FE2A39">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090353F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction (</w:t>
       </w:r>
@@ -2021,60 +1923,73 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BF4D8B8" w14:textId="34161B5C" w:rsidR="00277107" w:rsidRPr="002A1782" w:rsidRDefault="000164F3" w:rsidP="00E60A81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citation </w:t>
+              <w:t>Citation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3596,51 +3511,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07FC9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note 2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07FC9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Including elements in a direct quote</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1421"/>
         <w:gridCol w:w="7639"/>
       </w:tblGrid>
       <w:tr w:rsidR="0052044B" w:rsidRPr="000D7355" w14:paraId="41ED6883" w14:textId="77777777" w:rsidTr="005971A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="7BD6B610" w14:textId="1C4FCD2B" w:rsidR="00A44FBE" w:rsidRPr="002A1782" w:rsidRDefault="00A44FBE" w:rsidP="004A3170">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1782">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -3893,50 +3808,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052044B" w:rsidRPr="000D7355" w14:paraId="71599E54" w14:textId="77777777" w:rsidTr="005971A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="5B427304" w14:textId="16D33690" w:rsidR="00A44FBE" w:rsidRPr="002A1782" w:rsidRDefault="007C3890" w:rsidP="004A3170">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1782">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[Sic]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F433BCB" w14:textId="75B7167B" w:rsidR="00A44FBE" w:rsidRPr="000D7355" w:rsidRDefault="000D7355" w:rsidP="00A44FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7355">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -3963,51 +3879,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005038AA">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Note 3: </w:t>
       </w:r>
       <w:r w:rsidRPr="005038AA">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Other cases</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4530"/>
       </w:tblGrid>
       <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="7DE724E5" w14:textId="77777777" w:rsidTr="00CE418F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7771DFE8" w14:textId="77777777" w:rsidR="005038AA" w:rsidRPr="005038AA" w:rsidRDefault="005038AA" w:rsidP="005038AA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -5258,66 +5174,67 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Same format for charts, graphs, maps and other visual resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793CE910" w14:textId="3E246E6A" w:rsidR="006200FB" w:rsidRPr="001C3ACF" w:rsidRDefault="001C3ACF" w:rsidP="001C3ACF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C3ACF">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>All notes must be formatted as footnotes. It is advisable to avoid them, only use when explanation is necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C5F104" w14:textId="474C6D9B" w:rsidR="003C736D" w:rsidRPr="002A1782" w:rsidRDefault="001C3ACF" w:rsidP="002058BE">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Development</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="03B9C20C" w14:textId="77777777" w:rsidR="001C3ACF" w:rsidRPr="001C3ACF" w:rsidRDefault="001C3ACF" w:rsidP="002058BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C3ACF">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The development is a fundamental part of the manuscript, it is important that the exposition of the text in an argumentative set is presented in a detailed and orderly manner. Thus, it is suggested that it be divided into topic and subtopics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A60E25" w14:textId="0A314E39" w:rsidR="00FB540A" w:rsidRDefault="00FB540A" w:rsidP="002058BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -5636,51 +5553,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>subtopics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6413FCF1" w14:textId="6DDB99CA" w:rsidR="00F30981" w:rsidRPr="002A1782" w:rsidRDefault="00F30981" w:rsidP="002058BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138D210B" w14:textId="03EBE14C" w:rsidR="001C4979" w:rsidRPr="001C4979" w:rsidRDefault="001C4979" w:rsidP="001C4979">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4979">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Final considerations</w:t>
       </w:r>
       <w:r w:rsidR="006200FB" w:rsidRPr="001C4979">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5928,50 +5845,51 @@
         <w:t>ralized</w:t>
       </w:r>
       <w:r w:rsidRPr="00B235A7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, unnumbered)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0062F0" w14:textId="77777777" w:rsidR="00B235A7" w:rsidRDefault="00B235A7" w:rsidP="002A1782">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B235A7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">References must follow the rules of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B235A7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>American Psychological Association (APA).</w:t>
       </w:r>
       <w:r w:rsidRPr="00B235A7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B235A7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Single </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -6152,51 +6070,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> here, see updated APA manuals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4962D0B8" w14:textId="30CB5EFF" w:rsidR="00434FFD" w:rsidRPr="002A1782" w:rsidRDefault="005163CC" w:rsidP="00C63288">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005163CC">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>REFERENCE MODELS - GENERAL RULES</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="4229"/>
       </w:tblGrid>
       <w:tr w:rsidR="0052044B" w:rsidRPr="008048B2" w14:paraId="70C0A434" w14:textId="77777777" w:rsidTr="00AD08EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78D30384" w14:textId="4B469FF3" w:rsidR="00ED712C" w:rsidRPr="002A1782" w:rsidRDefault="00375292" w:rsidP="00D95E39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8443,50 +8361,51 @@
       </w:tr>
       <w:tr w:rsidR="0052044B" w:rsidRPr="002A1782" w14:paraId="7189097D" w14:textId="77777777" w:rsidTr="00AD08EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62676DCF" w14:textId="09CCB8F8" w:rsidR="009237B6" w:rsidRPr="002A1782" w:rsidRDefault="007A454A" w:rsidP="003964EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A454A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Government</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A454A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A454A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
@@ -10264,241 +10183,236 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00632C94" w:rsidRPr="002A1782" w:rsidSect="00527146">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E1A149C" w14:textId="77777777" w:rsidR="00626EA9" w:rsidRDefault="00626EA9" w:rsidP="00905389">
+    <w:p w14:paraId="364BD723" w14:textId="77777777" w:rsidR="0093738C" w:rsidRDefault="0093738C" w:rsidP="00905389">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32778611" w14:textId="77777777" w:rsidR="00626EA9" w:rsidRDefault="00626EA9" w:rsidP="00905389">
+    <w:p w14:paraId="2818A56F" w14:textId="77777777" w:rsidR="0093738C" w:rsidRDefault="0093738C" w:rsidP="00905389">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Bell MT">
     <w:panose1 w:val="02020503060305020303"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="075549E8" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="6658" w:type="dxa"/>
       <w:tblInd w:w="-709" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6658"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B0684F" w14:paraId="16E145C1" w14:textId="77777777" w:rsidTr="00E574AF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6658" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="55541CCA" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="0041027A" w:rsidRDefault="00E574AF" w:rsidP="006A21D8">
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:i/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60489DDC" wp14:editId="5CDCF788">
                 <wp:extent cx="177800" cy="159280"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="Imagem 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10558,87 +10472,87 @@
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="006A21D8" w:rsidRPr="00D40371">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5B3DC4D1" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00AE34F0" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="093F9B78" w14:textId="77777777" w:rsidR="00626EA9" w:rsidRDefault="00626EA9" w:rsidP="00905389">
+    <w:p w14:paraId="04A5FDEF" w14:textId="77777777" w:rsidR="0093738C" w:rsidRDefault="0093738C" w:rsidP="00905389">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61973E50" w14:textId="77777777" w:rsidR="00626EA9" w:rsidRDefault="00626EA9" w:rsidP="00905389">
+    <w:p w14:paraId="255E69C8" w14:textId="77777777" w:rsidR="0093738C" w:rsidRDefault="0093738C" w:rsidP="00905389">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9162" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9162"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B0684F" w:rsidRPr="00B70B16" w14:paraId="5B1B9A0A" w14:textId="77777777" w:rsidTr="00793E8D">
       <w:trPr>
         <w:trHeight w:val="149"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9162" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2F96F1DB" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00D40371" w:rsidRDefault="00E574AF" w:rsidP="005A7068">
           <w:pPr>
             <w:ind w:right="-392"/>
@@ -10648,98 +10562,98 @@
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D40371">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">Nome dos autores </w:t>
           </w:r>
           <w:r w:rsidR="003C736D" w:rsidRPr="00D40371">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>separados por ponto virgula</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4CC9219E" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="0041027A" w:rsidRDefault="00B0684F" w:rsidP="00E05844">
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:i/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4CF16433" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="4533" w:type="dxa"/>
       <w:tblInd w:w="4538" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4533"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B0684F" w:rsidRPr="00C36DFF" w14:paraId="7AF49FE0" w14:textId="77777777" w:rsidTr="00C36DFF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4533" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="370CA3CC" w14:textId="6364F820" w:rsidR="00B0684F" w:rsidRPr="00C36DFF" w:rsidRDefault="00B0684F" w:rsidP="000A3852">
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
+            <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C36DFF">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>DIVERSITAS JOURNAL. Santana do Ipanema/</w:t>
           </w:r>
           <w:r w:rsidR="00632C94">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>AL, Y</w:t>
@@ -10764,838 +10678,604 @@
           </w:r>
           <w:r w:rsidR="000A3852" w:rsidRPr="00C36DFF">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidRPr="00C36DFF">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>, 2022</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="15A63B41" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00AE34F0" w:rsidRDefault="00B0684F" w:rsidP="003908F9">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3896DD02" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="003C736D" w:rsidP="00527146">
+  <w:p w14:paraId="06F5FE6A" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:before="90"/>
       <w:ind w:left="142" w:right="198"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B493D5E" wp14:editId="73C44079">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C94CD9A" wp14:editId="23A08881">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-25400</wp:posOffset>
+            <wp:posOffset>-183299</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>90170</wp:posOffset>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-1015640</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="681990" cy="677545"/>
-[...17 lines deleted...]
-          <wp:docPr id="14" name="Imagem 14"/>
+          <wp:extent cx="838835" cy="675640"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1017039877" name="Imagem 4" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagem 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1017039877" name="Imagem 4" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="681990" cy="677545"/>
+                    <a:ext cx="838835" cy="675640"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00730FCF">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AEA4F94" wp14:editId="19FBB0B7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="60A18491" wp14:editId="2F67A85C">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-578458</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-571499</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>45622</wp:posOffset>
+                <wp:posOffset>25400</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6922394" cy="746760"/>
-              <wp:effectExtent l="0" t="0" r="12065" b="15240"/>
+              <wp:extent cx="6941444" cy="765810"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name="Text Box 77"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="30" name="Rectangle 30"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="1884803" y="3406620"/>
                         <a:ext cx="6922394" cy="746760"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24110ADA" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
+                        <w:p w14:paraId="165FE0DC" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
-[...2 lines deleted...]
-                            </w:rPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="3CDA1CFF" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                        <w:p w14:paraId="77420819" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:b/>
-                              <w:w w:val="110"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
-                              <w:szCs w:val="24"/>
                             </w:rPr>
+                            <w:t>Diversitas</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Journal</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                        </w:p>
+                        <w:p w14:paraId="3B3D9F6B" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r w:rsidRPr="008048B2">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...18 lines deleted...]
-                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>ISSN 2525-5215</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3FCA6A97" w14:textId="2AB9905C" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                        <w:p w14:paraId="46199AC5" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                           <w:pPr>
-                            <w:pBdr>
-[...5 lines deleted...]
-                            </w:pBdr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r w:rsidRPr="008048B2">
+                            <w:t xml:space="preserve">Volume 11, </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Volume </w:t>
+                            <w:t>Number</w:t>
                           </w:r>
-                          <w:r w:rsidR="006647D3" w:rsidRPr="008048B2">
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-[...40 lines deleted...]
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="006647D3" w:rsidRPr="008048B2">
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>Y</w:t>
+                            <w:t>Special</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="008048B2">
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> (</w:t>
+                            <w:t xml:space="preserve"> 1 (Mar./</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-                          <w:r w:rsidR="008360B4" w:rsidRPr="008048B2">
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>xxx</w:t>
+                            <w:t>Apr</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="008048B2">
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>./</w:t>
-[...40 lines deleted...]
-                            <w:t>) p. x – y</w:t>
+                            <w:t>. 2026) p. x – y</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="53680B9B" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00D20FB2" w:rsidRDefault="00000000" w:rsidP="00AE34F0">
+                        <w:p w14:paraId="5F535BAB" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
-                            <w:spacing w:before="2"/>
+                            <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
-                              <w:lang w:val="pt-BR"/>
+                              <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                              <w:color w:val="0563C1"/>
+                              <w:sz w:val="16"/>
                             </w:rPr>
-                          </w:pPr>
-[...10 lines deleted...]
-                          </w:hyperlink>
+                            <w:t>https://diversitasjournal.com.br/diversitas_journal</w:t>
+                          </w:r>
                         </w:p>
-                        <w:p w14:paraId="59921099" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00D20FB2" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
+                        <w:p w14:paraId="1BF0A2BD" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                           <w:pPr>
-                            <w:pStyle w:val="Corpodetexto"/>
-                            <w:spacing w:before="2"/>
+                            <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4AEA4F94" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 77" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-45.55pt;margin-top:3.6pt;width:545.05pt;height:58.8pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAYOrb2AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJinQ14hRdiw4D&#10;ugvQ9QNkWbaF2aJGKrGzrx8lx+m2vg17ESiKOjrnkNpej30nDgbJgivkarGUwjgNlXVNIZ++3b95&#10;JwUF5SrVgTOFPBqS17vXr7aDz80aWugqg4JBHOWDL2Qbgs+zjHRrekUL8MbxYQ3Yq8BbbLIK1cDo&#10;fZetl8tNNgBWHkEbIs7eTYdyl/Dr2ujwpa7JBNEVkrmFtGJay7hmu63KG1S+tfpEQ/0Di15Zx4+e&#10;oe5UUGKP9gVUbzUCQR0WGvoM6tpqkzSwmtXyLzWPrfImaWFzyJ9tov8Hqz8fHv1XFGF8DyM3MIkg&#10;/wD6OwkHt61yjblBhKE1quKHV9GybPCUn65GqymnCFIOn6DiJqt9gAQ01thHV1inYHRuwPFsuhmD&#10;0JzcXK3Xb68upNB8dnmxudykrmQqn297pPDBQC9iUEjkpiZ0dXigENmofC6Jjzm4t12XGtu5PxJc&#10;GDOJfSQ8UQ9jOXJ1VFFCdWQdCNOc8Fxz0AL+lGLgGSkk/dgrNFJ0Hx17EQdqDnAOyjlQTvPVQgYp&#10;pvA2TIO392iblpEntx3csF+1TVKeWZx4ct+TwtOMxsH6fZ+qnn/S7hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQC18uxU3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Ha5G4tU4iVOoQ&#10;p6oQnJAQaThwdGI3sRqv09htw9+znOhxNU+zb4rt7AZ2MVOwHiWkqwSYwdZri52Er/ptuQEWokKt&#10;Bo9Gwo8JsC0Xd4XKtb9iZS772DEqwZArCX2MY855aHvjVFj50SBlBz85FemcOq4ndaVyN/AsSdbc&#10;KYv0oVejeelNe9yfnYTdN1av9vTRfFaHyta1SPB9fZTy4X7ePQOLZo7/MPzpkzqU5NT4M+rABglL&#10;kaaESnjKgFEuhKBtDYHZ4wZ4WfDbBeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEBg&#10;6tvYAQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALXy7FTfAAAACQEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:rect w14:anchorId="60A18491" id="Rectangle 30" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-45pt;margin-top:2pt;width:546.55pt;height:60.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB57/4CsgEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3acwE2NOMWwIsOA&#13;&#10;YgvQ7QMUWYoF2JJGKrHz96MUp+nWW7GL/EQRj++R9Pph7Dt2UoDG2ZrPZzlnykrXGHuo+a+f208r&#13;&#10;zjAI24jOWVXzs0L+sPn4YT34ShWudV2jgBGJxWrwNW9D8FWWoWxVL3DmvLL0qB30ItAVDlkDYiD2&#13;&#10;vsuKPC+zwUHjwUmFSNHHyyPfJH6tlQw/tEYVWFdz0hbSCencxzPbrEV1AOFbIycZ4h0qemEsFX2h&#13;&#10;ehRBsCOYN1S9keDQ6TCTrs+c1kaq5IHczPN/3Dy3wqvkhZqD/qVN+P9o5ffTs98BtWHwWCHB6GLU&#13;&#10;0Mcv6WMjjXW1Wq7yBWfnmi+WeVkWU+PUGJikhPK+KBb3S84kZdwty7syJWQ3Jg8YvirXswhqDjSY&#13;&#10;1C9xesJA1Sn1mhILW7c1XZeG09m/ApQYI9lNbkRh3I+Th71rzjtg6OXWUK0ngWEngIY652ygQdcc&#13;&#10;fx8FKM66b5Y6GbfiCuAK9lcgrGwd7Uvg7AK/hLQ9F02fj8Fpk/RHFZfSkzgaWLI1LVfciNf3lHX7&#13;&#10;BTZ/AAAA//8DAFBLAwQUAAYACAAAACEAiDWWXOQAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#13;&#10;T0/CQBDF7yZ+h82YeINdkBBauiVENHgUMEFvSzu2jbuzTXeh1U/vcNLL/MnLvHm/bDU4Ky7YhcaT&#13;&#10;hslYgUAqfNlQpeHt8DxagAjRUGmsJ9TwjQFW+e1NZtLS97TDyz5Wgk0opEZDHWObShmKGp0JY98i&#13;&#10;sfbpO2cir10ly870bO6snCo1l840xB9q0+JjjcXX/uw0bBft+v3F//SVffrYHl+PyeaQRK3v74bN&#13;&#10;kst6CSLiEP8u4MrA+SHnYCd/pjIIq2GUKAaKGmbcrrpSDxMQJ56msznIPJP/OfJfAAAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHnv/gKyAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIg1llzkAAAADwEAAA8AAAAAAAAAAAAAAAAADAQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="24110ADA" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
+                  <w:p w14:paraId="165FE0DC" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodetexto"/>
-[...2 lines deleted...]
-                      </w:rPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="3CDA1CFF" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                  <w:p w14:paraId="77420819" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodetexto"/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
-                      <w:rPr>
-[...5 lines deleted...]
-                      </w:rPr>
+                      <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:proofErr w:type="spellStart"/>
-                    <w:r w:rsidRPr="008048B2">
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:b/>
-                        <w:w w:val="110"/>
+                        <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
-                        <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Diversitas</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
-                    <w:r w:rsidRPr="008048B2">
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:b/>
-                        <w:w w:val="110"/>
+                        <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
-                        <w:szCs w:val="24"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Journal</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Journal</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="16972746" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                  <w:p w14:paraId="3B3D9F6B" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodetexto"/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>ISSN 2525-5215</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="3FCA6A97" w14:textId="2AB9905C" w:rsidR="00B0684F" w:rsidRPr="008048B2" w:rsidRDefault="00B0684F" w:rsidP="00C61822">
+                  <w:p w14:paraId="46199AC5" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                     <w:pPr>
-                      <w:pBdr>
-[...5 lines deleted...]
-                      </w:pBdr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r w:rsidRPr="008048B2">
+                      <w:t xml:space="preserve">Volume 11, </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Volume </w:t>
+                      <w:t>Number</w:t>
                     </w:r>
-                    <w:r w:rsidR="006647D3" w:rsidRPr="008048B2">
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-[...40 lines deleted...]
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="006647D3" w:rsidRPr="008048B2">
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>Y</w:t>
+                      <w:t>Special</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="008048B2">
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> (</w:t>
+                      <w:t xml:space="preserve"> 1 (Mar./</w:t>
                     </w:r>
-                    <w:proofErr w:type="gramStart"/>
-                    <w:r w:rsidR="008360B4" w:rsidRPr="008048B2">
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>xxx</w:t>
+                      <w:t>Apr</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="008048B2">
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsia="Bell MT" w:hAnsi="Garamond" w:cs="Bell MT"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>./</w:t>
-[...40 lines deleted...]
-                      <w:t>) p. x – y</w:t>
+                      <w:t>. 2026) p. x – y</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="53680B9B" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00D20FB2" w:rsidRDefault="00FB5556" w:rsidP="00AE34F0">
+                  <w:p w14:paraId="5F535BAB" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodetexto"/>
-                      <w:spacing w:before="2"/>
+                      <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
-                        <w:lang w:val="pt-BR"/>
+                        <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                        <w:color w:val="0563C1"/>
+                        <w:sz w:val="16"/>
                       </w:rPr>
-                    </w:pPr>
-[...10 lines deleted...]
-                    </w:hyperlink>
+                      <w:t>https://diversitasjournal.com.br/diversitas_journal</w:t>
+                    </w:r>
                   </w:p>
-                  <w:p w14:paraId="59921099" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRPr="00D20FB2" w:rsidRDefault="00B0684F" w:rsidP="00AE34F0">
+                  <w:p w14:paraId="1BF0A2BD" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                     <w:pPr>
-                      <w:pStyle w:val="Corpodetexto"/>
-                      <w:spacing w:before="2"/>
+                      <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
+                      <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin"/>
-            </v:shape>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0EA9732A" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
+  <w:p w14:paraId="262DDE3C" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="15B3D925" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
+  <w:p w14:paraId="48B36057" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00730FCF">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67B72F0D" wp14:editId="7994E601">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="36B2AAAA" wp14:editId="7F49FC0B">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-593725</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-596899</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>285115</wp:posOffset>
+                <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6953250" cy="45085"/>
+              <wp:extent cx="6972300" cy="64135"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapTopAndBottom/>
-[...3 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:wrapTopAndBottom distT="0" distB="0"/>
+              <wp:docPr id="32" name="Rectangle 32"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="1869375" y="3757458"/>
                         <a:ext cx="6953250" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="63A8936D" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00C37825">
+                        <w:p w14:paraId="799FEA8C" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                           <w:pPr>
+                            <w:spacing w:line="258" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="67B72F0D" id="Rectangle 76" o:spid="_x0000_s1027" style="position:absolute;margin-left:-46.75pt;margin-top:22.45pt;width:547.5pt;height:3.55pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQhSbR7gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayuGuNOEWRosOA&#10;bh3Q7QNkWbaFyaJGKbGzrx+luGmw3Yb5IIik+Eg+Pm9up8Gwg0KvwVZ8ucg5U1ZCo21X8e/fHt5d&#10;c+aDsI0wYFXFj8rz2+3bN5vRlWoFPZhGISMQ68vRVbwPwZVZ5mWvBuEX4JSlYAs4iEAmdlmDYiT0&#10;wWSrPL/KRsDGIUjlPXnvT0G+Tfhtq2R4aluvAjMVp95COjGddTyz7UaUHQrXazm3If6hi0FoS0XP&#10;UPciCLZH/RfUoCWChzYsJAwZtK2WKs1A0yzzP6Z57oVTaRYix7szTf7/wcovh2f3FWPr3j2C/OGZ&#10;hV0vbKfuEGHslWio3DISlY3Ol+eEaHhKZfX4GRpardgHSBxMLQ4RkKZjU6L6eKZaTYFJcl7dFO9X&#10;BW1EUmxd5NdFqiDKl2SHPnxUMLB4qTjSJhO4ODz6EJsR5cuT1DwY3TxoY5KBXb0zyA4ibj19M7q/&#10;fGZsfGwhpp0QoydNGQeLGvJlmOqJ6WamIHpqaI40NsJJTCR+uvSAvzgbSUgV9z/3AhVn5pMl6m6W&#10;63VUXjLWxYcVGXgZqS8jwkqCqnjg7HTdhZNa9w5111OlZaLBwh3R3epExWtXc/sklsTQLOyoxks7&#10;vXr9/ba/AQAA//8DAFBLAwQUAAYACAAAACEAhabNweAAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q+RJ3LZkpUVraToxJI5IbHBgt7Tx2mqNU5JsKzw92QmOtj/9/v5yPZmBndH5&#10;3pKE5UIAQ2qs7qmV8PH+Ml8B80GRVoMllPCNHtbV7U2pCm0vtMXzLrQshpAvlIQuhLHg3DcdGuUX&#10;dkSKt4N1RoU4upZrpy4x3Aw8EeKBG9VT/NCpEZ87bI67k5GwyVebr7eUXn+29R73n/UxS5yQ8m42&#10;PT0CCziFPxiu+lEdquhU2xNpzwYJ8/w+i6iENM2BXQEhlnFTS8gSAbwq+f8K1S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAUIUm0e4BAADGAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAhabNweAAAAAKAQAADwAAAAAAAAAAAAAAAABIBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" fillcolor="black" stroked="f">
-              <v:textbox>
+            <v:rect w14:anchorId="36B2AAAA" id="Rectangle 32" o:spid="_x0000_s1027" style="position:absolute;margin-left:-47pt;margin-top:21pt;width:549pt;height:5.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAlE66J0AEAAIkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Tdppeo6Qrtqghp&#13;&#10;BZUWPsB1nMaSY5sZt0n/nrFTtgXeEHlwZjyT43OOJ5vHoTPsrAC1sxWfTnLOlJWu1vZY8e/fdh9W&#13;&#10;nGEQthbGWVXxi0L+uH3/btP7Us1c60ytgBGIxbL3FW9D8GWWoWxVJ3DivLJUbBx0IlAKx6wG0RN6&#13;&#10;Z7JZni+y3kHtwUmFSLvPY5FvE37TKBm+Ng2qwEzFiVtIK6T1ENdsuxHlEYRvtbzSEP/AohPa0qFv&#13;&#10;UM8iCHYC/RdUpyU4dE2YSNdlrmm0VEkDqZnmf6h5bYVXSQuZg/7NJvx/sPLL+dXvgWzoPZZIYVQx&#13;&#10;NNDFN/FjA13rarF+WBacXSpO7+W8WI3GqSEwSQ2LdfEwK8hfSR3zIl8VsZ7dgDxg+KRcx2JQcaB7&#13;&#10;SXaJ8wuGsfVXSzwXndH1ThuTEjgengyws4h3mJ4r+m9txsZm6+JnI2LcyW6yYhSGw8B0TZIiRNw5&#13;&#10;uPqyB4Ze7jRxexEY9gJoBqac9TQXFccfJwGKM/PZkvHr6XxGToSUzItlTqrhvnK4rwgrW0fjFjgb&#13;&#10;w6eQhm+k+vEUXKOT/huVK2e67+TgdTbjQN3nqev2B21/AgAA//8DAFBLAwQUAAYACAAAACEAB7rU&#13;&#10;POQAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LZkpSvQNZ3QYAcOQ2JM&#13;&#10;4po1pq1okqpJu5Zfj3uCiy1/vX6fbDuahg3Y+dpZCaulAIa2cLq2pYTTx37xAMwHZbVqnEUJE3rY&#13;&#10;5tdXmUq1u9h3HI6hZCRifaokVCG0Kee+qNAov3QtWpp9uc6oQGVXct2pC4mbhkdCJNyo2tKHSrW4&#13;&#10;q7D4PvZGQr8/RfdxMnz+3CXTcHhdT/Xby07K25vxeUPhaQMs4Bj+LmBmIP+Qk7Gz6632rJGweIwJ&#13;&#10;KEiII8rzghBz5yxhHa2A5xn/z5H/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACUTronQ&#13;&#10;AQAAiQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAe6&#13;&#10;1DzkAAAADwEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AAA7BQAAAAA=&#13;&#10;" fillcolor="black" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="63A8936D" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F" w:rsidP="00C37825">
+                  <w:p w14:paraId="799FEA8C" w14:textId="77777777" w:rsidR="00F86970" w:rsidRDefault="00F86970" w:rsidP="00F86970">
                     <w:pPr>
+                      <w:spacing w:line="258" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="topAndBottom" anchorx="margin"/>
+              <w10:wrap type="topAndBottom"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F9E0D7A" w14:textId="77777777" w:rsidR="00B0684F" w:rsidRDefault="00B0684F">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WWNum2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Times New Roman" w:hAnsi="Bell MT" w:cs="Times New Roman"/>
@@ -15383,57 +15063,56 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1192914734">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="354043462">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1719402644">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="318312478">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1225793003">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1461219205">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="133"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00905389"/>
     <w:rsid w:val="00000204"/>
     <w:rsid w:val="000059CB"/>
     <w:rsid w:val="000164F3"/>
     <w:rsid w:val="000257BF"/>
@@ -15611,50 +15290,51 @@
     <w:rsid w:val="00836D4C"/>
     <w:rsid w:val="00844655"/>
     <w:rsid w:val="00847F2C"/>
     <w:rsid w:val="00856068"/>
     <w:rsid w:val="008612DC"/>
     <w:rsid w:val="008614F5"/>
     <w:rsid w:val="00865A60"/>
     <w:rsid w:val="00867941"/>
     <w:rsid w:val="008A063B"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rsid w:val="008B32A4"/>
     <w:rsid w:val="008B33E7"/>
     <w:rsid w:val="008B4359"/>
     <w:rsid w:val="008B5795"/>
     <w:rsid w:val="008D1EA2"/>
     <w:rsid w:val="008D31D7"/>
     <w:rsid w:val="008E1438"/>
     <w:rsid w:val="008F0C0F"/>
     <w:rsid w:val="0090353F"/>
     <w:rsid w:val="00903F5B"/>
     <w:rsid w:val="0090414D"/>
     <w:rsid w:val="00905389"/>
     <w:rsid w:val="009101B4"/>
     <w:rsid w:val="009237B6"/>
     <w:rsid w:val="009336E2"/>
+    <w:rsid w:val="0093738C"/>
     <w:rsid w:val="00941F42"/>
     <w:rsid w:val="0095290D"/>
     <w:rsid w:val="00960470"/>
     <w:rsid w:val="00972DF2"/>
     <w:rsid w:val="0097404C"/>
     <w:rsid w:val="00983336"/>
     <w:rsid w:val="00987117"/>
     <w:rsid w:val="00991A64"/>
     <w:rsid w:val="00994DBC"/>
     <w:rsid w:val="009A4C6D"/>
     <w:rsid w:val="009B5914"/>
     <w:rsid w:val="009B5E31"/>
     <w:rsid w:val="009D1D58"/>
     <w:rsid w:val="009D2FAA"/>
     <w:rsid w:val="009F2837"/>
     <w:rsid w:val="009F782D"/>
     <w:rsid w:val="00A132F2"/>
     <w:rsid w:val="00A22D40"/>
     <w:rsid w:val="00A40BF8"/>
     <w:rsid w:val="00A44FBE"/>
     <w:rsid w:val="00A55047"/>
     <w:rsid w:val="00A84CD7"/>
     <w:rsid w:val="00A90FE9"/>
     <w:rsid w:val="00A93897"/>
     <w:rsid w:val="00A9704B"/>
@@ -15763,91 +15443,92 @@
     <w:rsid w:val="00E65F68"/>
     <w:rsid w:val="00E73C5F"/>
     <w:rsid w:val="00E8003D"/>
     <w:rsid w:val="00E912B4"/>
     <w:rsid w:val="00E9459C"/>
     <w:rsid w:val="00E94AD9"/>
     <w:rsid w:val="00E95BB6"/>
     <w:rsid w:val="00EA2F39"/>
     <w:rsid w:val="00EA4065"/>
     <w:rsid w:val="00EA5176"/>
     <w:rsid w:val="00EB1A49"/>
     <w:rsid w:val="00EC321E"/>
     <w:rsid w:val="00ED712C"/>
     <w:rsid w:val="00EE3CE1"/>
     <w:rsid w:val="00EF32D6"/>
     <w:rsid w:val="00F02FA4"/>
     <w:rsid w:val="00F06DB3"/>
     <w:rsid w:val="00F11DCA"/>
     <w:rsid w:val="00F246B9"/>
     <w:rsid w:val="00F30981"/>
     <w:rsid w:val="00F5272C"/>
     <w:rsid w:val="00F54E42"/>
     <w:rsid w:val="00F5556B"/>
     <w:rsid w:val="00F64FFC"/>
     <w:rsid w:val="00F7672E"/>
+    <w:rsid w:val="00F86970"/>
     <w:rsid w:val="00F961B4"/>
     <w:rsid w:val="00FA1B0B"/>
     <w:rsid w:val="00FA2BF3"/>
     <w:rsid w:val="00FA3B4E"/>
     <w:rsid w:val="00FA4D74"/>
     <w:rsid w:val="00FB00B3"/>
     <w:rsid w:val="00FB540A"/>
     <w:rsid w:val="00FB5556"/>
     <w:rsid w:val="00FC67DC"/>
     <w:rsid w:val="00FD1A5C"/>
     <w:rsid w:val="00FD69C5"/>
     <w:rsid w:val="00FD6C93"/>
     <w:rsid w:val="00FE2A39"/>
     <w:rsid w:val="00FF1DB3"/>
     <w:rsid w:val="00FF3487"/>
     <w:rsid w:val="00FF3F1A"/>
     <w:rsid w:val="00FF7E14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CA241B4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{46438F29-E791-4511-A4DC-7A7C234C2524}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -16209,523 +15890,523 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Ttulo4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00905389"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...2 lines deleted...]
-    <w:link w:val="Cabealho"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00905389"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00905389"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
-[...2 lines deleted...]
-    <w:link w:val="Rodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00905389"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CorpodetextoChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="00905389"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
-[...2 lines deleted...]
-    <w:link w:val="Corpodetexto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="00905389"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00905389"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00111B86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="202"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelacomgrade">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AE34F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BD7E4F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodenotaderodapChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD7E4F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
-[...2 lines deleted...]
-    <w:link w:val="Textodenotaderodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfase">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaderodap">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD7E4F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006A1839"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00C502B7"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PargrafodaLista1">
     <w:name w:val="Parágrafo da Lista1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C502B7"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BC6F66"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LinkdaInternet">
     <w:name w:val="Link da Internet"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E05844"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfaseSutil">
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00E05844"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP09-Corpodotexto">
     <w:name w:val="SP09 - Corpo do texto"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SP13-RefernciasBibliogrficas">
     <w:name w:val="SP13 - Referências Bibliográficas"/>
-    <w:basedOn w:val="PargrafodaLista"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DecimalAligned">
     <w:name w:val="Decimal Aligned"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="40"/>
     <w:qFormat/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="360"/>
       </w:tabs>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TabeladeGrade4">
+  <w:style w:type="table" w:styleId="GridTable4">
     <w:name w:val="Grid Table 4"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00E05844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -16761,198 +16442,198 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentrio">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90FE9"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ata11y">
     <w:name w:val="at_a11y"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="addthisseparator">
     <w:name w:val="addthis_separator"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebalo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodebaloChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
-[...2 lines deleted...]
-    <w:link w:val="Textodebalo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nmerodepgina">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
     <w:name w:val="apple-style-span"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodecomentrioChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
-[...2 lines deleted...]
-    <w:link w:val="Textodecomentrio"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
@@ -16966,112 +16647,112 @@
     <w:pPr>
       <w:spacing w:after="240" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FETableFootnote">
     <w:name w:val="FE_Table_Footnote"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="170" w:lineRule="exact"/>
       <w:ind w:firstLine="187"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Pr-formataoHTMLChar"/>
+    <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
-[...2 lines deleted...]
-    <w:link w:val="Pr-formataoHTML"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListaMdia2-nfase1">
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -17185,53 +16866,53 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A1">
     <w:name w:val="A1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="su-dropcap">
     <w:name w:val="su-dropcap"/>
     <w:rsid w:val="008A1CFA"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TabelaSimples4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-CA"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -17243,52 +16924,52 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabelaSimples41">
     <w:name w:val="Tabela Simples 41"/>
-    <w:basedOn w:val="Tabelanormal"/>
-    <w:next w:val="TabelaSimples4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable4"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-CA"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -17298,72 +16979,72 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Legenda">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="SombreamentoClaro">
+  <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -17426,51 +17107,51 @@
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A7">
     <w:name w:val="A7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabelaSimples21">
     <w:name w:val="Tabela Simples 21"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
@@ -17507,100 +17188,100 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="RefernciaIntensa">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliografia">
+  <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RecuodecorpodetextoChar"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1CFA"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RecuodecorpodetextoChar">
-[...2 lines deleted...]
-    <w:link w:val="Recuodecorpodetexto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008A1CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="13775558">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -18028,51 +17709,51 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/treinamento-apa-2020%20(2).pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/Guia_APA_7%C2%AAEd._v1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000165-000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/cirle/Downloads/Estilo-APA.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18313,70 +17994,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4FEC494-9E7D-4395-A208-64E351E22864}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2320</Words>
-  <Characters>12529</Characters>
+  <Words>2147</Words>
+  <Characters>12243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14820</CharactersWithSpaces>
+  <CharactersWithSpaces>14362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cirlene</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>